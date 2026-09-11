--- v0 (2026-07-28)
+++ v1 (2026-09-11)
@@ -333,65 +333,65 @@
     <t>(936) 707-7694</t>
   </si>
   <si>
     <t>janai.stottlemyre@yahoo.com</t>
   </si>
   <si>
     <t>October 24, 2024 at 9:51 pm: WordPress successfully passed the notification email to the sending server.</t>
   </si>
   <si>
     <t>2024-10-25 07:33:08</t>
   </si>
   <si>
     <t>Tomas
 Larsson</t>
   </si>
   <si>
     <t>(713) 425-9804</t>
   </si>
   <si>
     <t>tlarson20@hotmail.com</t>
   </si>
   <si>
     <t>October 25, 2024 at 7:33 am: WordPress successfully passed the notification email to the sending server.</t>
   </si>
   <si>
-    <t>2025-02-02 15:12:49</t>
+    <t>2025-02-02 14:12:49</t>
   </si>
   <si>
     <t>Bill
 Lucas</t>
   </si>
   <si>
     <t>(814) 596-8106</t>
   </si>
   <si>
     <t>wplucas@gmail.com</t>
   </si>
   <si>
-    <t>February 2, 2025 at 3:12 pm: Payment has been completed. Amount: $5.00. Transaction Id: 10373853042.
-February 2, 2025 at 3:12 pm: WordPress successfully passed the notification email to the sending server.</t>
+    <t>February 2, 2025 at 2:12 pm: Payment has been completed. Amount: $5.00. Transaction Id: 10373853042.
+February 2, 2025 at 2:12 pm: WordPress successfully passed the notification email to the sending server.</t>
   </si>
   <si>
     <t>2025-06-04 06:58:21</t>
   </si>
   <si>
     <t>Todd
 Spink</t>
   </si>
   <si>
     <t>(515) 450-3474</t>
   </si>
   <si>
     <t>mouchot@yahoo.com</t>
   </si>
   <si>
     <t>June 4, 2025 at 6:58 am: WordPress successfully passed the notification email to the sending server.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>